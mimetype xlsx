--- v0 (2026-06-20)
+++ v1 (2026-09-16)
@@ -5288,52 +5288,52 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <oatsdoctype xmlns="316c6df3-ccae-4f20-9035-90ad8bd12d2b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009AAF12EC08D755459AC82CC49A00A67A" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8a6a0c56da7064e3cee5c1f5e22f1860">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="316c6df3-ccae-4f20-9035-90ad8bd12d2b" xmlns:ns3="9d98fa39-7fbd-4685-a488-797cac822720" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a74e171c236848fa85af5f1a7a40577f" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009AAF12EC08D755459AC82CC49A00A67A" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="83c7c807298c088e0eaa9184f59b6e8d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="316c6df3-ccae-4f20-9035-90ad8bd12d2b" xmlns:ns3="9d98fa39-7fbd-4685-a488-797cac822720" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="77d0fea53a91c30a8793648b20828d54" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="316c6df3-ccae-4f20-9035-90ad8bd12d2b"/>
     <xsd:import namespace="9d98fa39-7fbd-4685-a488-797cac822720"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:oatsdoctype" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Scheduling Start Date" ma:description="Scheduling Start Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will first appear to site visitors." ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
@@ -5473,51 +5473,51 @@
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48AFB8AF-40B8-40D7-A7A6-44C5BF112C1B}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56470065-F043-4624-AFD3-497C4D77717C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D791CEA2-3239-4B91-902C-F99A73B98439}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30DD6A09-5187-4B90-BC3F-9A77810E000A}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>Commonwealth of Kentucky</Company>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Evaluator Budget Worksheet</dc:title>
   <dc:subject/>
   <dc:creator>brittney.allen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>