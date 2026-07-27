--- v0 (2025-10-09)
+++ v1 (2026-07-27)
@@ -10897,45 +10897,45 @@
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Kentucky</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>10689</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>VS-2J Affidavit (Spanish)</dc:title>
+  <dc:title>VS-2J Declaración Jurada Para Corregir Certificado de Nacimiento (Spanish)</dc:title>
   <dc:subject/>
   <dc:creator>Sparks, Jeffrey E (CHFS DPH Franklin)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004C7C1AAEE0909A4599CC49A1B2F9DCCE</vt:lpwstr>
   </property>
 </Properties>
 </file>