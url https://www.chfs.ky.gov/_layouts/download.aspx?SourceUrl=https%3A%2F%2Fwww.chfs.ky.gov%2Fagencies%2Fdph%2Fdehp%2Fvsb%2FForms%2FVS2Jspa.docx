--- v1 (2026-07-27)
+++ v2 (2026-09-16)
@@ -10640,52 +10640,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004C7C1AAEE0909A4599CC49A1B2F9DCCE" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="77e06d37de0659b6730dd08e9840f845">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="04f07fb8-effc-42d4-b365-4cebe795bbb1" xmlns:ns3="9d98fa39-7fbd-4685-a488-797cac822720" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="65bc318449c78e225284060e2f184814" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004C7C1AAEE0909A4599CC49A1B2F9DCCE" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="374d475153c4cf5e77234e3cc66069cc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="04f07fb8-effc-42d4-b365-4cebe795bbb1" xmlns:ns3="9d98fa39-7fbd-4685-a488-797cac822720" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a0a45d9962f0d322cacc63b25d8e1826" ns2:_="" ns3:_="">
     <xsd:import namespace="04f07fb8-effc-42d4-b365-4cebe795bbb1"/>
     <xsd:import namespace="9d98fa39-7fbd-4685-a488-797cac822720"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:solDphOvsFormsDocType" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="04f07fb8-effc-42d4-b365-4cebe795bbb1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="solDphOvsFormsDocType" ma:index="8" nillable="true" ma:displayName="OVS Form Type" ma:format="Dropdown" ma:internalName="solDphOvsFormsDocType">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Administrative Reference"/>
           <xsd:enumeration value="Published Forms"/>
@@ -10815,66 +10815,51 @@
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <solDphOvsFormsDocType xmlns="04f07fb8-effc-42d4-b365-4cebe795bbb1">Published Forms</solDphOvsFormsDocType>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E125CFB-07B0-47B4-8C03-4A65785EC3AD}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB92C239-C4B1-4FA0-95EB-D29C0846FC0C}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{098D7F92-9E6D-4A01-9254-9100C8062C10}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="04f07fb8-effc-42d4-b365-4cebe795bbb1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C0A1A06-17FB-4288-BEAC-DD1BC9B0FA66}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F4A9E06-ADDD-44A4-8EB2-5A19ADFC9981}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>