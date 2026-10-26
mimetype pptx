--- v0 (2025-10-29)
+++ v1 (2026-10-26)
@@ -19158,52 +19158,52 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B49092E379320E42A7DB3AF95576C2AA" ma:contentTypeVersion="1" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8b990ea7749a34adaa48298c1728ead9">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9d98fa39-7fbd-4685-a488-797cac822720" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="17c9429493a53ace03395f5fbf3cf513" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B49092E379320E42A7DB3AF95576C2AA" ma:contentTypeVersion="1" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="05368c7c785ca52d0fc5462b9758d41a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9d98fa39-7fbd-4685-a488-797cac822720" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="42a0314d400302ab926e9712341f7137" ns2:_="">
     <xsd:import namespace="9d98fa39-7fbd-4685-a488-797cac822720"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9d98fa39-7fbd-4685-a488-797cac822720" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
@@ -19312,51 +19312,51 @@
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD388CD6-D497-487E-B733-84FFB076A503}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7C55ED8-1713-42EE-A226-AC136045EFE8}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E8E3F27-7232-43B0-91CC-4AB5558B7D32}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{932C0262-FC95-4AA1-9B35-63D708D85E70}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="30740b76-373c-4c68-b376-2100e3024a59"/>
     <ds:schemaRef ds:uri="caa3dcec-77dc-4a9e-9fba-eb2abd74b523"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>1588</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>