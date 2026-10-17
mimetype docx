--- v0 (2026-08-15)
+++ v1 (2026-10-17)
@@ -33509,52 +33509,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010097235C42020F104CA382FE5C2B5B8043" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8a6e9cb1f1e3510d685ac4040729c8ba">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="9d98fa39-7fbd-4685-a488-797cac822720" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="873753032221f58caa2d213f149a9f5b" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010097235C42020F104CA382FE5C2B5B8043" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a3c1ab7f211e99da01711c855cb206d5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="9d98fa39-7fbd-4685-a488-797cac822720" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fdc0b8f08a4fa13ee0cb240e598542be" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="9d98fa39-7fbd-4685-a488-797cac822720"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Scheduling Start Date" ma:description="Scheduling Start Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will first appear to site visitors." ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
@@ -33689,51 +33689,51 @@
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E25CAE4-0D98-4AF7-852C-ADD19EDE74FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="540a4017-22d9-44e0-b6ab-03a3cfc71131"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A503B2BE-3334-4AFC-B8EA-E99A4E6DAAB6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D837D6F8-8935-46B7-9513-DC7159C29FAA}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{444133D9-40AB-43E5-952E-350BAFA9ED6B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9118068-22E9-4E2E-AFFD-AD2D5CB683A3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>2720</Words>
   <Characters>15504</Characters>